--- v0 (2025-10-26)
+++ v1 (2026-05-26)
@@ -1,79 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId4"/>
+    <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId5"/>
-[...2 lines deleted...]
-    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -162,156 +157,329 @@
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="78BE20"/>
     <a:srgbClr val="114A21"/>
     <a:srgbClr val="FFC600"/>
     <a:srgbClr val="5C9A1B"/>
     <a:srgbClr val="C8C8C8"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1DEEE66E-B816-BAF2-98E5-3FCAE9165116}" v="10" dt="2023-02-13T16:07:46.615"/>
+    <p1510:client id="{668C6402-B58C-3A41-BE77-79F3898A23AD}" v="16" dt="2024-04-04T17:24:38.455"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="15621"/>
+    <p:restoredLeft sz="15064"/>
     <p:restoredTop sz="96327"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="87" d="100"/>
-          <a:sy n="87" d="100"/>
+          <a:sx n="116" d="100"/>
+          <a:sy n="116" d="100"/>
         </p:scale>
-        <p:origin x="1696" y="456"/>
+        <p:origin x="2304" y="576"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Sarah Klarer" userId="S::sklarer@humana.com::6d6ce13a-0827-46c1-b4cd-05a7142db3f2" providerId="AD" clId="Web-{CB8A5C1A-A13E-2E4E-9474-4BAC2C3104F5}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Sarah Klarer" userId="S::sklarer@humana.com::6d6ce13a-0827-46c1-b4cd-05a7142db3f2" providerId="AD" clId="Web-{CB8A5C1A-A13E-2E4E-9474-4BAC2C3104F5}" dt="2023-02-06T16:37:47.222" v="0" actId="33475"/>
+    <pc:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:58:20.408" v="282" actId="12789"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-    </pc:docChg>
-[...9 lines deleted...]
-        <pc:chgData name="Marcel Williams" userId="S::awilliams19@humana.com::3918c2c9-bbc4-4450-bdfb-195c2df3b920" providerId="AD" clId="Web-{1DEEE66E-B816-BAF2-98E5-3FCAE9165116}" dt="2023-02-13T16:07:46.615" v="9"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:11:10.951" v="3" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="699761772" sldId="256"/>
+          <pc:sldMk cId="1244916920" sldId="257"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add del">
-          <ac:chgData name="Marcel Williams" userId="S::awilliams19@humana.com::3918c2c9-bbc4-4450-bdfb-195c2df3b920" providerId="AD" clId="Web-{1DEEE66E-B816-BAF2-98E5-3FCAE9165116}" dt="2023-02-13T16:07:46.615" v="7"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:11:10.951" v="3" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1244916920" sldId="257"/>
+            <ac:picMk id="51" creationId="{BC42DC5D-E07F-6CD2-4B0C-29EB3B773F47}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:58:20.408" v="282" actId="12789"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1145716279" sldId="258"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:47:58.874" v="218" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="699761772" sldId="256"/>
-            <ac:spMk id="15" creationId="{94469913-7CC1-957A-DE03-03050202B22F}"/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:spMk id="2" creationId="{CB5BDD06-7359-725D-B4EE-1C2B0860E672}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add del">
-          <ac:chgData name="Marcel Williams" userId="S::awilliams19@humana.com::3918c2c9-bbc4-4450-bdfb-195c2df3b920" providerId="AD" clId="Web-{1DEEE66E-B816-BAF2-98E5-3FCAE9165116}" dt="2023-02-13T16:07:46.615" v="8"/>
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:48:48.643" v="224" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="699761772" sldId="256"/>
-            <ac:spMk id="16" creationId="{3529CCCC-C0AA-57C2-9E7D-CDAC4CE85D67}"/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:spMk id="5" creationId="{9A12FC76-2477-FB02-E52E-EFAB05C1D74E}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add del">
-          <ac:chgData name="Marcel Williams" userId="S::awilliams19@humana.com::3918c2c9-bbc4-4450-bdfb-195c2df3b920" providerId="AD" clId="Web-{1DEEE66E-B816-BAF2-98E5-3FCAE9165116}" dt="2023-02-13T16:07:46.615" v="9"/>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:22:15.440" v="58" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="699761772" sldId="256"/>
-            <ac:spMk id="17" creationId="{FB6A3022-9AF8-C9B8-B75A-23F097DAC572}"/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:spMk id="8" creationId="{CE2EB3E9-C3A7-B770-BFD4-825BA914FD7C}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add del">
-          <ac:chgData name="Marcel Williams" userId="S::awilliams19@humana.com::3918c2c9-bbc4-4450-bdfb-195c2df3b920" providerId="AD" clId="Web-{1DEEE66E-B816-BAF2-98E5-3FCAE9165116}" dt="2023-02-13T16:07:46.599" v="5"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:58:20.408" v="282" actId="12789"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:spMk id="9" creationId="{C55AB045-2C82-B8CC-D74D-453F8EE245C3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:56:32.823" v="263" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:spMk id="82" creationId="{1DF9C675-5FAF-36E7-EBB2-CDC725210465}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:15:27.740" v="11" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="699761772" sldId="256"/>
-            <ac:picMk id="11" creationId="{4B372B6B-95C1-0CBE-4891-A1316C87DAB2}"/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="3" creationId="{49624989-4512-39E0-1790-F0F8A4A3471B}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add del">
-          <ac:chgData name="Marcel Williams" userId="S::awilliams19@humana.com::3918c2c9-bbc4-4450-bdfb-195c2df3b920" providerId="AD" clId="Web-{1DEEE66E-B816-BAF2-98E5-3FCAE9165116}" dt="2023-02-13T16:07:46.615" v="6"/>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:54:24.507" v="237" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="699761772" sldId="256"/>
-            <ac:picMk id="12" creationId="{59BF7C0F-21F3-9461-25D4-FC9B3C5E77F1}"/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="4" creationId="{0221B6F6-25ED-43A7-F730-3970E9390B9A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:42.785" v="208" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="4" creationId="{84BEDE4A-0D81-83CC-66F7-8018803715D8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:40.669" v="207" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="5" creationId="{9D889BC9-20D6-60C9-0728-D0C079762E51}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:38.623" v="206" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="6" creationId="{C565DAA4-16DC-7098-EBD8-882FBE16CEDA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:36.168" v="205" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="7" creationId="{31054F1B-F98C-128A-023E-C95F2772FEF9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:54:04.500" v="236" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="7" creationId="{6E2D2AF3-774E-A76F-D263-B318E758C754}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod modCrop">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-25T20:58:20.408" v="282" actId="12789"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="83" creationId="{FD39F3C3-E3D8-20B6-E89A-4C811FAEFB3F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:17:21.714" v="29" actId="931"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="84" creationId="{E401BD2F-A6E7-98BF-DF88-A4D5DC711B26}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:17:43.555" v="31" actId="931"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="86" creationId="{55B3C1BA-A4D9-BBF6-A5A5-03BE9F93409F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:20:07.594" v="41" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="88" creationId="{21C0868D-9781-537A-0C78-A0F164F0C1B2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:29.445" v="204" actId="12788"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="90" creationId="{65E3E5CE-BE07-EA4F-B087-37B567633A79}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:29.445" v="204" actId="12788"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="92" creationId="{49319030-C90A-44DE-43A2-BC3BD0BC447A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:29.445" v="204" actId="12788"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="94" creationId="{F191454A-C3B7-2E9D-A933-E943CFEC11B0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:32:29.445" v="204" actId="12788"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1145716279" sldId="258"/>
+            <ac:picMk id="96" creationId="{6BB4C20C-9693-3491-80FB-24FCBEF63457}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:27:32.668" v="170" actId="12788"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1244987238" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:27:32.668" v="170" actId="12788"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1244987238" sldId="259"/>
+            <ac:spMk id="79" creationId="{948FDADD-634F-CDBF-169C-FFADD619654D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:24:31.628" v="144" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1244987238" sldId="259"/>
+            <ac:picMk id="3" creationId="{956C4DAF-C988-832F-B7C5-8CF9312AB04A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:24:33.338" v="145" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1244987238" sldId="259"/>
+            <ac:picMk id="81" creationId="{D3C40E5F-124C-9036-3669-F1484624D3FD}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod modCrop">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:25:08.337" v="154" actId="732"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1244987238" sldId="259"/>
+            <ac:picMk id="82" creationId="{DB807779-2C8F-974D-E5CF-1595BE2EE67F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Melissa Melnick" userId="f26b405c-9e55-4bb3-b1c8-d11104fe1724" providerId="ADAL" clId="{668C6402-B58C-3A41-BE77-79F3898A23AD}" dt="2024-04-04T17:27:32.668" v="170" actId="12788"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1244987238" sldId="259"/>
+            <ac:picMk id="84" creationId="{8B276D87-B507-2738-DB65-643B224A1954}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -451,51 +619,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -621,51 +789,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -801,51 +969,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -971,51 +1139,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1215,51 +1383,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1447,51 +1615,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1814,51 +1982,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1932,51 +2100,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2027,51 +2195,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2304,51 +2472,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2561,51 +2729,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2778,51 +2946,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="8475136"/>
             <a:ext cx="2057400" cy="486833"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2023</a:t>
+              <a:t>4/25/24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="8475136"/>
             <a:ext cx="3086100" cy="486833"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3171,59 +3339,59 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E70F2379-9026-59DF-2E76-BBCD82895AB1}"/>
@@ -6271,82 +6439,77 @@
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="51" name="Picture 50" descr="Shape, arrow&#10;&#10;Description automatically generated">
+          <p:cNvPr id="51" name="Picture 50">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC42DC5D-E07F-6CD2-4B0C-29EB3B773F47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2904721" y="2434207"/>
-            <a:ext cx="3374312" cy="3374312"/>
+            <a:off x="2951912" y="2248677"/>
+            <a:ext cx="3279754" cy="3374136"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
-            <a:solidFill>
-[...3 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1244916920"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6359,260 +6522,50 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="80" name="Rectangle 79">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{504EBD90-44F8-1AE6-53C4-2CA5EB138059}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5250426"/>
             <a:ext cx="9155608" cy="3893574"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="114A21"/>
           </a:solidFill>
-          <a:ln>
-[...208 lines deleted...]
-          </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
@@ -10249,104 +10202,252 @@
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="90" name="Picture 89" descr="A computer screen with a cursor&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65E3E5CE-BE07-EA4F-B087-37B567633A79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="799233" y="4687809"/>
+            <a:ext cx="1402722" cy="1266346"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="92" name="Picture 91" descr="A light bulb with a yellow and green outline&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49319030-C90A-44DE-43A2-BC3BD0BC447A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="947036" y="673983"/>
+            <a:ext cx="1107117" cy="1462613"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="94" name="Picture 93" descr="A green and yellow speech bubbles with arrows&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F191454A-C3B7-2E9D-A933-E943CFEC11B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="771397" y="2677285"/>
+            <a:ext cx="1458394" cy="1234026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="96" name="Picture 95" descr="A yellow and green sign with a pen and paper&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BB4C20C-9693-3491-80FB-24FCBEF63457}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="907340" y="6580530"/>
+            <a:ext cx="1186509" cy="1324476"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="83" name="Picture 82">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD39F3C3-E3D8-20B6-E89A-4C811FAEFB3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="16722" t="-6302" r="7507" b="220"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3230418" y="-635237"/>
+            <a:ext cx="7976783" cy="7976783"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1145716279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="81" name="Picture 80" descr="A picture containing text&#10;&#10;Description automatically generated">
+          <p:cNvPr id="82" name="Picture 81" descr="A group of people picking up trash in the woods&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3C40E5F-124C-9036-3669-F1484624D3FD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB807779-2C8F-974D-E5CF-1595BE2EE67F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect l="7745" r="15900"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-6033" y="0"/>
-            <a:ext cx="9144000" cy="9144000"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="7983793"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE251E35-25B9-F485-4D13-77D4E4370A7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="7964129"/>
             <a:ext cx="9144000" cy="1179871"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -14157,94 +14258,114 @@
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="79" name="Oval 78">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948FDADD-634F-CDBF-169C-FFADD619654D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142826" y="2660428"/>
             <a:ext cx="1508285" cy="1508285"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:blipFill dpi="0" rotWithShape="1">
-[...11 lines deleted...]
-          </a:blipFill>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="78BE20"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="84" name="Picture 83" descr="A yellow and green planet&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B276D87-B507-2738-DB65-643B224A1954}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="292155" y="2809757"/>
+            <a:ext cx="1209626" cy="1209626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1244987238"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -14475,405 +14596,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...290 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
   <Words>68</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>6</Paragraphs>
   <Slides>4</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Fraser Ward</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>