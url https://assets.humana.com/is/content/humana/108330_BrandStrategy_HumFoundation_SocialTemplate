--- v1 (2026-05-26)
+++ v2 (2026-09-18)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...2 lines deleted...]
-    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -154,338 +156,87 @@
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="78BE20"/>
     <a:srgbClr val="114A21"/>
     <a:srgbClr val="FFC600"/>
     <a:srgbClr val="5C9A1B"/>
     <a:srgbClr val="C8C8C8"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15064"/>
     <p:restoredTop sz="96327"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="116" d="100"/>
           <a:sy n="116" d="100"/>
         </p:scale>
         <p:origin x="2304" y="576"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...242 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -619,51 +370,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -789,51 +540,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -969,51 +720,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1139,51 +890,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1383,51 +1134,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1615,51 +1366,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1982,51 +1733,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2100,51 +1851,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2195,51 +1946,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2472,51 +2223,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2729,51 +2480,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2946,51 +2697,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="8475136"/>
             <a:ext cx="2057400" cy="486833"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6A516245-9744-6942-B9D9-F0783A49848F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/24</a:t>
+              <a:t>8/20/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="8475136"/>
             <a:ext cx="3086100" cy="486833"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -14596,90 +14347,426 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="14d7bf62-9c7b-4ec7-aed3-51fbdb971d4b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81d24c04-2c41-4a10-94c0-e29a72e0717e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB557F612EA17245A5944DC6C5EED568" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b21720289484408a3a807e884d116e3a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81d24c04-2c41-4a10-94c0-e29a72e0717e" xmlns:ns3="14d7bf62-9c7b-4ec7-aed3-51fbdb971d4b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="58dc9effe0c85f16b84d5d7449d340c4" ns2:_="" ns3:_="">
+    <xsd:import namespace="81d24c04-2c41-4a10-94c0-e29a72e0717e"/>
+    <xsd:import namespace="14d7bf62-9c7b-4ec7-aed3-51fbdb971d4b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81d24c04-2c41-4a10-94c0-e29a72e0717e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1c8387f8-82b2-4441-b1a6-93bd58f47999" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="14d7bf62-9c7b-4ec7-aed3-51fbdb971d4b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cb19977d-6909-42a0-86d6-6c31f2ccedd1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="14d7bf62-9c7b-4ec7-aed3-51fbdb971d4b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5F6AF4C-869D-4D7D-A0E9-5A59980C11F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="14d7bf62-9c7b-4ec7-aed3-51fbdb971d4b"/>
+    <ds:schemaRef ds:uri="81d24c04-2c41-4a10-94c0-e29a72e0717e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E6A0689-92DA-4481-A6A2-A9D872615675}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="81d24c04-2c41-4a10-94c0-e29a72e0717e"/>
+    <ds:schemaRef ds:uri="14d7bf62-9c7b-4ec7-aed3-51fbdb971d4b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65F991D6-D45B-4515-86D0-F1F37B3E1387}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
   <Words>68</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>6</Paragraphs>
   <Slides>4</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Calibri Light</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Fraser Ward</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BB557F612EA17245A5944DC6C5EED568</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e2b6c078-73cb-4371-8a5b-e9fc18accbf8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e2b6c078-73cb-4371-8a5b-e9fc18accbf8_SetDate">
+    <vt:lpwstr>2024-05-10T19:24:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e2b6c078-73cb-4371-8a5b-e9fc18accbf8_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e2b6c078-73cb-4371-8a5b-e9fc18accbf8_Name">
+    <vt:lpwstr>INTERNAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e2b6c078-73cb-4371-8a5b-e9fc18accbf8_SiteId">
+    <vt:lpwstr>56c62bbe-8598-4b85-9e51-1ca753fa50f2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e2b6c078-73cb-4371-8a5b-e9fc18accbf8_ActionId">
+    <vt:lpwstr>df24f17c-ec7d-4b11-ab54-c5ce2fdce429</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e2b6c078-73cb-4371-8a5b-e9fc18accbf8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>